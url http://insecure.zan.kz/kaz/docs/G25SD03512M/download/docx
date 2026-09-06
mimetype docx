--- v0 (2026-06-17)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e32ada4" w14:textId="e32ada4">
+    <w:p w14:paraId="74e280f" w14:textId="74e280f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Ақжар ауданының Қулыкөл ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 35-12 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 35-12 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -159,51 +159,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -278,475 +288,547 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 2-7) тармақшасына сәйкес Солтүстік Қазақстан облысының Ақжар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Ақжар ауданы Қулыкөл ауылдық округінің бюджеті тиісінше осы шешімге </w:t>
+      1. Ақжар ауданының Қулыкөл ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>3 қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қосымшаларға сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z86" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 40 167 мың теңге:</w:t>
+      1) кірістер – 45065,6 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z87" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 7 055 мың теңге;</w:t>
+      салықтық түсімдер – 10934,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z88" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0 мың теңге;</w:t>
+      салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z89" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 414 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 852 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 32 698 мың теңге;</w:t>
+      трансферттер түсімдері – 33279,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z90" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 40 167 мың теңге;</w:t>
+      2) шығындар – 46516,3 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z91" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0 теңге, соның ішінде:</w:t>
+      3) таза бюджеттік кредит беру – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо - 0 теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу - 0 теңге;</w:t>
+      қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -0 тенге;</w:t>
+      5) бюджет тапшылығы (профициті) – -1450,7 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 тенге;</w:t>
+      6). бюджеттің мұнай емес тапшылығы (профициті) – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)-0 тенге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1450,7 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі - 0 теңге;</w:t>
+      қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z92" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1450,7 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -757,52 +839,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мынадай салық түсімдері есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) егер осы Кодекстің 26-бабының 1) тармағының 2) тармақшасында өзгеше белгіленбесе, мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
+        <w:t xml:space="preserve">
+      1) егер осы Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармағының 2) тармақшасында өзгеше белгіленбесе, мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
@@ -1362,70 +1464,202 @@
         <w:t>
       4. Аудандық бюджеттен берілетін трансферттер ауылдық округ бюджетіне түсетін трансферттер түсімдері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған ауылдық округ бюджетінде аудандық бюджеттен округ бюджетіне берілетін субвенция көлемі 30095 мың теңге сомасында көзделгендігі ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkStart w:name="z13" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1. Қаржы жылының басына қалыптасқан, 2025 жылы пайдаланылмаған (толық пайдаланылмаған) бюджеттік қаражаттың бос қалдықтары есебінен ауылдық округ бюджетінің шығыстары осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z14" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы жылының басына жинақталған, 2025 жылы пайдаланылмаған (толық пайдаланылмаған) бюджеттік қаражаттың бос қалдықтарының сомаларын бөлу Солтүстік Қазақстан облысы Ақжар ауданы Қулыкөл ауылдық округі әкімінің "Ақжар аудандық мәслихатының "2026-2028 жылдарға арналған Ақжар ауданы Қулыкөл ауылдық округінің бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 6-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1863,7177 +2097,105 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауданы Қулыкөл ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...7094 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z96" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақжар ауданы Қулыкөл ауылдық округінің 2027 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -9180,67 +2342,67 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="57"/>
-[...15 lines deleted...]
-Сомасы </w:t>
+          <w:bookmarkStart w:name="z97" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -9388,51 +2550,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40428</w:t>
+45065,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9529,87 +2691,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтықтүсімдер</w:t>
-[...35 lines deleted...]
-7690</w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9706,87 +2868,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыссалығы</w:t>
-[...35 lines deleted...]
-6263</w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5746</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9883,87 +3045,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке табыссалығы</w:t>
-[...35 lines deleted...]
-6263</w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5746</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10060,87 +3222,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншіккесалынатынсалықтар</w:t>
-[...35 lines deleted...]
-1427</w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5118</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10237,87 +3399,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүліккесалынатынсалықтар</w:t>
-[...35 lines deleted...]
-81</w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10414,87 +3576,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерсалығы </w:t>
-[...35 lines deleted...]
-47</w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10591,87 +3753,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлiкқұралдарынасалынатынсалық</w:t>
-[...35 lines deleted...]
-1223</w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10768,264 +3930,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай жер салығы </w:t>
-[...35 lines deleted...]
-76</w:t>
+Бірынғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-451</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11045,518 +4207,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-451</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-451</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-32287</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11576,688 +4738,816 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-32287</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-32287</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердіңтүсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33279,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...87 lines deleted...]
- мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33279,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33279,6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Бағдарлама</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -12269,360 +5559,216 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12640,518 +5786,514 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-39255</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46516,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-39255</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпысипаттағымемлекеттікқызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42540,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1173</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42540,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13171,164 +6313,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-1173</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39472,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13389,477 +6531,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-846</w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-327</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3970,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3970,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13879,164 +7021,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2221,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14097,123 +7239,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-006</w:t>
-[...71 lines deleted...]
-0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14265,301 +7407,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1049</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14579,160 +7729,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14784,128 +7938,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14998,51 +8156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+3. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15171,51 +8329,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15344,51 +8502,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VІІ. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15412,160 +8570,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15621,164 +8775,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1450,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15830,132 +8980,1037 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатықалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражантының бос қалдықтары</w:t>
-[...35 lines deleted...]
-0</w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16254,71 +10309,71 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақжар ауданы Қулыкөл ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Ақжар ауданы Қулыкөл ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -16465,51 +10520,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="60"/>
+          <w:bookmarkStart w:name="z73" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16673,51 +10728,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41196</w:t>
+40428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16850,51 +10905,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8382</w:t>
+7690</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17027,51 +11082,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6827</w:t>
+6263</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17204,51 +11259,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6827</w:t>
+6263</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17381,51 +11436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1555</w:t>
+1427</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17558,51 +11613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88</w:t>
+81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17735,51 +11790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
+47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17912,51 +11967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1333</w:t>
+1223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18089,51 +12144,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83</w:t>
+76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18266,51 +12321,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-492</w:t>
+451</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18443,51 +12498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-492</w:t>
+451</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18620,51 +12675,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-492</w:t>
+451</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18797,51 +12852,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32322</w:t>
+32287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18974,51 +13029,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32322</w:t>
+32287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19151,51 +13206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32322</w:t>
+32287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19215,51 +13270,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="61"/>
+          <w:bookmarkStart w:name="z74" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19684,51 +13739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41196</w:t>
+40428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19861,51 +13916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39918</w:t>
+39255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20038,51 +14093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39918</w:t>
+39255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20215,51 +14270,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39918</w:t>
+39255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20392,51 +14447,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1278</w:t>
+1173</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20569,51 +14624,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1278</w:t>
+1173</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20746,51 +14801,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-922</w:t>
+846</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20923,188 +14978,192 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-ІІІ. Таза бюджеттік кредиттеу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм жәнеақпараттықкеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21160,124 +15219,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-ІV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21365,92 +15428,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Қаржы активтерін сатып алу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21579,51 +15646,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+ІІІ. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21752,51 +15819,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+ІV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21925,51 +15992,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22098,51 +16165,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VІI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22166,160 +16233,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22375,128 +16438,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Бюджет қаражанты қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22584,50 +16643,577 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІІ. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражанты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -22666,50 +17252,9706 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақжар аудандықмәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 35-12 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ақжар ауданы Қулыкөл ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтықтүсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыссалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6827</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыссалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6827</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншіккесалынатынсалықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүліккесалынатынсалықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерсалығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiкқұралдарынасалынатынсалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердіңтүсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiкбасқарудыңжоғарытұрғаноргандарынантүсетiнтрансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттікбағдарламалардыңәкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпысипаттағымемлекеттікқызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімініңқызметінқамтамасызетужөніндегіқызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғынүй-коммуналдықшаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдімекендердегікөшелердіжарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+922</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көріктендіру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражанты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражантының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақжар аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 35-12 шешіміне </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығыстарды бөлу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z106" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қалдықтарының пайдаланылатын қаражаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1445,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1445,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+645,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалынбаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -22741,55 +26983,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23115,31 +27357,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>