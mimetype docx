--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f297ca1" w14:textId="f297ca1">
+    <w:p w14:paraId="63e7360" w14:textId="63e7360">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Ақжар ауданының Алқатерек ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 35-8 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 35-8 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 7-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -231,415 +231,547 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысының Ақжар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. 2026-2028 жылдарға арналған Ақжар ауданы Алқатерек ауылдық округінің бюджеті тиісінше осы шешімге 1, 2 және 3 қосымшаларға сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve">
+      1. 2026-2028 жылдарға арналған Ақжар ауданы Алқатерек ауылдық округінің бюджеті тиісінше осы шешімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z89" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 97 047,0 мың теңге:</w:t>
+      1) кірістер – 97 606,0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z90" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 2863,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z91" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0,0 мың теңге;</w:t>
+      салықтық емес түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z92" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 300,0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 300 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z93" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 93 884,0 мың теңге;</w:t>
+      трансферттер түсімі – 94443,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z94" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) шығындар – 97 047,0 мың теңге;</w:t>
+        <w:t xml:space="preserve">
+      2) шығындар – 97 864,6 мың теңге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z95" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z96" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z97" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z98" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо - 0 теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z99" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу - 0 теңге;</w:t>
+      қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z100" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z101" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -0 тенге;</w:t>
+      5) бюджет тапшылығы (профициті) – -258, 6 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z102" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+      6) Бюджеттік мұнайға қатысты емес тапшылығы (профициті) – 0 теңге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z103" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 тенге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 258,6 мың тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z104" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі - 0 теңге;</w:t>
+      қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z105" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z106" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 258,6 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет кодексіне сәйкес мынадай салық түсімдері есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1256,70 +1388,202 @@
         <w:t>
       5. Аудандық (облыстық маңызы бар қала) бюджеттен берілетін трансферттер аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін трансферттердің түсімдері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2026 жылға арналған ауылдық округ бюджетінде аудандық бюджеттен округ бюджетіне берілетін субвенция көлемі 41 279,0 мың теңге сомасында көзделгендігі ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkStart w:name="z108" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен ауылдық округ бюджетінің шығыстары көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z109" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылы қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтарының сомаларын бөлу Солтүстік Қазақстан облысы Ақжар ауданы Ақжарқын ауылдық округі әкімінің "Ақжар аудандық мәслихатының "Ақжар ауданының Алқатерек ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы"шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 6-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1491,51 +1755,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Солтүстік Қазақстан облысы</w:t>
+              <w:t xml:space="preserve">Солтүстік Қазақстан облысы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1556,51 +1820,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақжар аудандықмәслихатының</w:t>
+              <w:t xml:space="preserve">Ақжар аудандық мәслихатының </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1621,51 +1885,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы № 35-8 шешіміне </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1686,7956 +1950,111 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 35-8 шешіміне</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z114" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауданы Алқатерек ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...7802 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z115" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақжар ауданы Алқатерек ауылдық округінің 2027 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -9782,67 +2201,67 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="59"/>
-[...15 lines deleted...]
-Сомасы </w:t>
+          <w:bookmarkStart w:name="z116" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -9954,87 +2373,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-І.Кірістер</w:t>
-[...35 lines deleted...]
-46829</w:t>
+І. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97606</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10167,51 +2586,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3121</w:t>
+2863</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10344,51 +2763,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2624</w:t>
+2407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10521,51 +2940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2624</w:t>
+2407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10698,51 +3117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-497</w:t>
+456</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10875,51 +3294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94</w:t>
+86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11016,87 +3435,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер салығы </w:t>
-[...35 lines deleted...]
-23</w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11229,51 +3648,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-380</w:t>
+349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11406,51 +3825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-327</w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11583,51 +4002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-327</w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11760,92 +4179,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-327</w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11937,51 +4356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43381</w:t>
+94443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12114,51 +4533,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43381</w:t>
+94443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12291,51 +4710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43381</w:t>
+94443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12355,86 +4774,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="60"/>
-[...34 lines deleted...]
- мың теңге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12519,51 +4918,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттікбағдарламалардыңәкімшісі</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -12824,51 +5223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46829</w:t>
+97864,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13001,51 +5400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35791</w:t>
+86338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13142,87 +5541,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
-[...35 lines deleted...]
-35791</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13319,441 +5718,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз етужөніндегі қызметтер</w:t>
-[...35 lines deleted...]
-35791</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндег іқызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2659</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағынысты мемлекеттік мекемелер мен ұйымдардың шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2659</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3197,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13773,164 +6172,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-422</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3197,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13991,123 +6390,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-1910</w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+387</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14168,300 +6567,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-327</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2010,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-8379</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14481,341 +6880,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-8379</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-8379</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм жәнеақпараттықкеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14835,160 +7234,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15040,301 +7443,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15354,160 +7765,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15559,128 +7974,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15773,51 +8192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+ІІІ. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15946,429 +8365,397 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VІI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ІV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16424,164 +8811,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-258,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16633,132 +9016,1037 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІ. Бюджеттің мұнай емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІІ. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражантының бос қалдықтары</w:t>
-[...35 lines deleted...]
-0</w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17057,74 +10345,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақжар ауданы Алқатерек ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Ақжар ауданы Алқатерек ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17268,70 +10556,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="63"/>
+          <w:bookmarkStart w:name="z74" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17476,51 +10764,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47584</w:t>
+46829</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17653,51 +10941,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3402</w:t>
+3121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17830,51 +11118,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2860</w:t>
+2624</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18007,51 +11295,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2860</w:t>
+2624</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18184,51 +11472,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-542</w:t>
+497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18361,51 +11649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102</w:t>
+94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18538,51 +11826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18715,51 +12003,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-415</w:t>
+380</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18892,51 +12180,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19069,51 +12357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19246,51 +12534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19423,51 +12711,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43826</w:t>
+43381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19600,51 +12888,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43826</w:t>
+43381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19777,51 +13065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43826</w:t>
+43381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19841,70 +13129,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="64"/>
+          <w:bookmarkStart w:name="z75" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20310,51 +13598,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47584</w:t>
+46829</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20487,51 +13775,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36258</w:t>
+35791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20664,51 +13952,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36258</w:t>
+35791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20841,51 +14129,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36258</w:t>
+35791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21018,51 +14306,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2897</w:t>
+2659</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21195,51 +14483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2897</w:t>
+2659</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21372,51 +14660,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-460</w:t>
+422</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21549,51 +14837,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2081</w:t>
+1910</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21726,51 +15014,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21903,51 +15191,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8429</w:t>
+8379</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22080,51 +15368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8429</w:t>
+8379</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22257,51 +15545,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8429</w:t>
+8379</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23259,84 +16547,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI.Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+VI. Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -23455,61 +16747,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -23634,86 +16922,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="65"/>
+          <w:bookmarkStart w:name="z76" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...15 lines deleted...]
-Мың теңге</w:t>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24201,50 +17489,10677 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақжар аудандықмәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№35-8 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ақжар ауданы Алқатерек ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2860</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2860</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+542</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43826</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43826</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43826</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттікбағдарламалардыңәкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз етужөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2897</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2897</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдімекендердегікөшелердіжарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көріктендіру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z85" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражанты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражантының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Солтүстік Қазақстан облысы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақжар аудандық мәслихатының </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы № 35-8 шешіміне </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z123" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылға арналған ауылдық округ бюджетінің шығыстары қаржы жылының басында қалыптасқан, 2025 жылы пайдаланылмаған (толық пайдаланылмаған) бюджет қаражатының бос қалдықтары есебінен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z124" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z125" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланалатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің көшелерін жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -24276,55 +28191,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>