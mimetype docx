--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c5f33a1" w14:textId="c5f33a1">
+    <w:p w14:paraId="dee1551" w14:textId="dee1551">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Айыртау ауданы Украин ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-20 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-20 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -272,51 +292,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Айыртау аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z70" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Айыртау ауданы Украин ауылдық округінің бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -352,88 +372,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 99 080,0 мың теңге:</w:t>
+      1) кірістер – 96 863,2 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 23 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -441,245 +463,239 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 76 080,0 мың теңге;</w:t>
+      трансферттер түсімі – 73 863,2 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 99 080,0 мың теңге;</w:t>
+      2) шығындар – 99 080,1 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) таза бюджеттік кредиттеу – 0 мың теңге: </w:t>
+        <w:t>
+      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 2 216,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – - 2 216,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 2 216,9 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -687,209 +703,397 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 2 216,9 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылатындығы белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға аудандық бюджеттен ауылдық округ бюджетіне берілетін бюджеттік субвенциялардың көлемі 36 203,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған аудандық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 17 800,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z82" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген аудандық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Украин ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған облыстық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 22 077,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z83" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген облыстық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Украин ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z84" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауылдық округінің бюджетінде қаржылық жыл басына қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығындары қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 5-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -905,58 +1109,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Солтүстік Қазақстан облысы Айыртау</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы Айыртау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аудандық мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1075,124 +1296,309 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-20 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Айыртау ауданы Украин ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z87" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1853,51 +2259,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99 080,0</w:t>
+96 863,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2207,51 +2613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 000,0</w:t>
+8 918,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2384,51 +2790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 000,0</w:t>
+8 918,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2561,51 +2967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 000,0</w:t>
+14 082,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3124,337 +3530,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 082,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...99 lines deleted...]
-Негізгі капиталды сатудан түсетін түсімдер</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3487,364 +3893,364 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...135 lines deleted...]
-76 080,0</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-76 080,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 863,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3864,485 +4270,531 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-76 080,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 863,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 863,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4356,731 +4808,685 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...154 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-99 080,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-65 580,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99 080,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-65 580,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 315,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5100,164 +5506,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-63 980,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 315,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5318,477 +5724,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-022</w:t>
-[...71 lines deleted...]
-1 600,0</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 715,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-33 500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-33 500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 764,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5808,164 +6214,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-8 200,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 764,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6026,123 +6432,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-1 300,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 385,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6203,123 +6609,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-6 700,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6380,123 +6786,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-014</w:t>
-[...71 lines deleted...]
-17 300,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 779,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6548,301 +6954,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6862,160 +7276,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7067,128 +7485,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7281,51 +7703,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатыпалу</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7454,51 +7876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7627,51 +8049,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7800,51 +8222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7973,51 +8395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Қаржы активтерін сатыпалу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8146,51 +8568,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8319,305 +8741,435 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -8667,482 +9219,1044 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -9233,51 +10347,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9316,124 +10430,309 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-20 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z49" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Айыртау ауданы Украин ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z88" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9448,52 +10747,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Санаты</w:t>
+              <w:t xml:space="preserve">
+Санаты      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10094,51 +11393,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76 846,0</w:t>
+81 623,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11864,51 +13163,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52 696,0</w:t>
+57 473,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12041,51 +13340,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52 696,0</w:t>
+57 473,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12218,51 +13517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52 696,0</w:t>
+57 473,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12923,51 +14222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76 846,0</w:t>
+81 623,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13100,51 +14399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59 836,0</w:t>
+64 613,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13277,51 +14576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59 836,0</w:t>
+64 613,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13454,51 +14753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59 836,0</w:t>
+64 613,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17203,1934 +18502,10125 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-20 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z58" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Айыртау ауданы Украин ауылдық округінің бюджеті</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z89" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83 136,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 357,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 127,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 127,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 230,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 654,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 466,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83 136,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 277,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 277,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 277,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 859,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 859,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 040,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 433,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 386,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8-36-20 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z67" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі); жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома, мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...29 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...104 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...164 lines deleted...]
-78 359,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-25 357,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-12 127,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-12 127,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...135 lines deleted...]
-13 230,0</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...135 lines deleted...]
-110,0</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функционалдық топ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19140,6059 +28630,2052 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...29 lines deleted...]
-2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші бағ- дарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...100 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-53 002,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-53 002,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-53 002,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...3699 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
-[...699 lines deleted...]
-0,0</w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 216,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -25213,55 +30696,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>