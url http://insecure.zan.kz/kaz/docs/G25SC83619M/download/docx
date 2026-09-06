--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="47e7591" w14:textId="47e7591">
+    <w:p w14:paraId="a2dac19" w14:textId="a2dac19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Айыртау ауданы Сырымбет ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-19 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-19 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -280,51 +280,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Айыртау аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Айыртау ауданы Сырымбет ауылдық округінің бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -359,71 +358,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 72 601,0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 17 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -452,294 +448,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 55 601,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 72 601,0 мың теңге;</w:t>
+      2) шығындар – 76 472,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) таза бюджеттік кредиттеу – 0 мың теңге: </w:t>
+        <w:t>
+      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z18" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z19" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z20" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 3 871,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z21" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – - 3 871,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z22" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 3 871,6 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z23" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 3 871,6 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -834,50 +896,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған облыстық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 4 195,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген облыстық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Сырымбет ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауылдық округінің бюджетінде қаржылық жыл басына қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығындары қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 5-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1083,122 +1245,305 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-19 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Айыртау ауданы Сырымбет ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -5044,51 +5389,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 601,0</w:t>
+76 472,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5221,51 +5566,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 401,0</w:t>
+54 272,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5398,51 +5743,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 401,0</w:t>
+54 272,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5575,51 +5920,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 401,0</w:t>
+54 272,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8379,51 +8724,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8552,51 +8897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8725,51 +9070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9595,51 +9940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9772,51 +10117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9949,51 +10294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10032,122 +10377,305 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-19 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z49" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Айыртау ауданы Сырымбет ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -10810,51 +11338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 833,0</w:t>
+74 028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12934,51 +13462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 983,0</w:t>
+56 178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13111,51 +13639,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 983,0</w:t>
+56 178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13288,51 +13816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 983,0</w:t>
+56 178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13993,51 +14521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 833,0</w:t>
+74 028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14170,51 +14698,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 524,0</w:t>
+50 719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14347,51 +14875,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 524,0</w:t>
+50 719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14524,51 +15052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 524,0</w:t>
+50 719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18450,305 +18978,486 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-19 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z58" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Айыртау ауданы Сырымбет ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18784,85 +19493,83 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18885,3069 +19592,3036 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-71 329,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 524,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18 742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 858,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 858,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14 664,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 275,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14 169,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-52 587,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 782,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-52 587,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 782,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-52 587,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 782,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21970,117 +22644,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22103,4099 +22775,4054 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-71 329,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 524,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-46 855,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-46 855,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-46 855,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24 474,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24 474,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 087,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 654,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 977,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 756,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатыпалу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26218,117 +26845,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26351,577 +26976,3825 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8-36-19 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z67" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші бағ- дарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 871,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -26953,55 +30826,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27327,31 +31200,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>