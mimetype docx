--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2000fa2" w14:textId="2000fa2">
+    <w:p w14:paraId="7b680a3" w14:textId="7b680a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Айыртау ауданы Нижнебурлук ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-18 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-18 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -272,51 +292,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Айыртау аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Айыртау ауданы Нижнебурлук ауылдық округінің бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -352,70 +372,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 45 378,0 мың теңге:</w:t>
+      1) кірістер – 45 131,8 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 7 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -441,455 +459,623 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 38 378,0 мың теңге;</w:t>
+      трансферттер түсімі – 38 131,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 45 378,0 мың теңге;</w:t>
+      2) шығындар – 45 378,4 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) таза бюджеттік кредиттеу – 0 мың теңге: </w:t>
+        <w:t>
+      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z19" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z20" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 246,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – - 246,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 246,6 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 246,6 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылатындығы белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға аудандық бюджеттен ауылдық округ бюджетіне берілетін бюджеттік субвенциялардың көлемі 27 019,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған аудандық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 8 650,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген аудандық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Нижнебурлук ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған облыстық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 2 709,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. 4-қосымшаға сәйкес ауылдық округінің бюджетінде қаржылық жыл басына қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығындары қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 5-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген облыстық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Нижнебурлук ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -905,58 +1091,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Солтүстік Қазақстан облысы Айыртау</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы Айыртау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аудандық мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1133,128 +1336,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-18 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Айыртау ауданы Нижнебурлук ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1853,51 +2120,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 378,0</w:t>
+45 131,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2207,51 +2474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 500,0</w:t>
+2 430,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2384,51 +2651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 500,0</w:t>
+2 430,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2561,51 +2828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 500,0</w:t>
+3 570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3156,164 +3423,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-1 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3333,128 +3600,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3478,337 +3745,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...99 lines deleted...]
-Негізгі капиталды сатудан түсетін түсімдер</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3841,364 +4108,364 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...135 lines deleted...]
-38 378,0</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-38 378,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 131,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4218,485 +4485,531 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-38 378,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 131,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 131,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4710,731 +5023,685 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...154 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-45 378,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-35 228,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 378,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-35 228,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 728,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5454,518 +5721,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-35 228,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 33 728,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-10 150,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 728,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-10 150,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 650,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5985,164 +6252,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-4 600,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 650,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6203,123 +6470,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-2 300,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6380,477 +6647,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-3 250,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6870,164 +7137,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7079,128 +7346,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7293,51 +7564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7466,51 +7737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7639,51 +7910,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7812,51 +8083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатыпалу</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7985,51 +8256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін сатыпалу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8158,51 +8429,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8331,87 +8602,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8504,87 +8775,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8677,87 +8948,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8850,408 +9121,450 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9265,373 +9578,327 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9651,50 +9918,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9764,51 +10208,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9905,128 +10349,172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-18 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Айыртау ауданы Нижнебурлук ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10625,51 +11113,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 453,0</w:t>
+46 162,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12749,51 +13237,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 103,0</w:t>
+38 812,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12926,51 +13414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 103,0</w:t>
+38 812,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13103,51 +13591,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 103,0</w:t>
+38 812,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13808,51 +14296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 453,0</w:t>
+46 162,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13985,51 +14473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 796,0</w:t>
+35 505,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14162,51 +14650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 796,0</w:t>
+35 505,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14339,51 +14827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 796,0</w:t>
+35 505,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18146,247 +18634,8598 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-18 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Айыртау ауданы Нижнебурлук ауылдық округінің бюджеті</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46 985,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 718,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 756,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 756,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 860,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+882,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 946,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 102,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 102,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 267,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 267,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 267,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46 985,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 796,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 796,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 796,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 189,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 189,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 071,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 535,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 583,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатыпалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айыртау аудандық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8-36-18 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z39" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома, мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18422,1588 +27261,1508 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...29 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...163 lines deleted...]
-44 276,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-7 718,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-2 756,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-2 756,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-3 860,0</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-32,0</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функционалдық топ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20013,6385 +28772,2052 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші бағ- дарлама</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...99 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-1 102,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-36 558,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-36 558,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-36 558,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...4726 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+246,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -26412,55 +30838,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>