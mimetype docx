--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b7eb2d" w14:textId="7b7eb2d">
+    <w:p w14:paraId="79bb643" w14:textId="79bb643">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Айыртау ауданы Қамсақты ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-14 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-14 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -362,570 +362,696 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 78 676,0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 8 000,0 мың теңге;</w:t>
+      салықтық түсімдер –8 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 70 676,0 мың теңге;</w:t>
+      трансферттер түсімі – 70 676,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 78 676,0 мың теңге;</w:t>
+      2) шығындар – 79 927,7 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) таза бюджеттік кредиттеу – 0 мың теңге: </w:t>
+        <w:t>
+      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 1 251,7 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – - 1 251,7 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1 251,7 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1 251,7 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылатындығы белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z26" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға аудандық бюджеттен ауылдық округ бюджетіне берілетін бюджеттік субвенциялардың көлемі 47 550,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z27" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған аудандық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 19 120,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z28" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген аудандық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Қамсақты ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған облыстық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 4 006,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z30" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген облыстық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Қамсақты ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауылдық округінің бюджетінде қаржылық жыл басына қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығындары қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 5-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1298,2921 +1424,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Айыртау ауданы Қамсақты ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...2833 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 8-40-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -4230,51 +1539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4316,50 +1625,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4378,182 +1688,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...93 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4720,51 +2011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 </w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4857,51 +2148,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Шығындар</w:t>
+1)Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4934,187 +2225,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...135 lines deleted...]
-59 556,0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5143,155 +2434,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...103 lines deleted...]
-59 556,0</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 500,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5352,300 +2643,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-59 556,0</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-19 120,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5665,164 +2956,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-19 120,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5883,123 +3174,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-4 800,0</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6060,441 +3351,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-5 000,0</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-9 320,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...99 lines deleted...]
-Трансферттер</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6518,196 +3809,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 676,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6727,164 +4018,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 676,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6936,476 +4227,350 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 676,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -7455,301 +4620,271 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7842,260 +4977,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 927,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 807,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8115,160 +5254,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 807,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8320,301 +5463,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 807,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8634,378 +5785,520 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9064,218 +6357,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
-[...27 lines deleted...]
-          <w:p/>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 320,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...99 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9340,119 +6679,119 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...67 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9549,50 +6888,2831 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатыпалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9621,51 +9741,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+1 251,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9905,2921 +10025,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Айыртау ауданы Қамсақты ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...2833 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 8-40-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12837,51 +10140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12923,50 +10226,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12985,182 +10289,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...93 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13327,51 +10612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 </w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13464,264 +10749,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Шығындар</w:t>
-[...35 lines deleted...]
-76 274,0</w:t>
+1)Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...135 lines deleted...]
-56 198,0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13750,155 +11035,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...103 lines deleted...]
-56 198,0</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 675,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13959,50 +11244,2879 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 675,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 725,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 641,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71 880,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71 880,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71 880,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 280,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 204,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 204,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14031,51 +14145,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 198,0</w:t>
+60 204,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17780,51 +17894,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық мәслихатының</w:t>
+              <w:t>Айыртау аудандық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17845,51 +17959,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+              <w:t>мәслихатының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17910,51 +18024,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 8-36-14 шешіміне</w:t>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17975,2927 +18089,175 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>№ 8-36-14 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Айыртау ауданы Қамсақты ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...2833 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 8-40-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -20913,51 +18275,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20999,50 +18361,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21061,182 +18424,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...93 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21540,264 +18884,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Шығындар</w:t>
-[...35 lines deleted...]
-77 958,0</w:t>
+1)Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 964,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...135 lines deleted...]
-56 879,0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 820,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21826,155 +19170,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...103 lines deleted...]
-56 879,0</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 859,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22035,300 +19379,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-56 879,0</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 859,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-21 079,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 961,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22348,164 +19692,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-21 079,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22566,123 +19910,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-5 292,0</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22743,437 +20087,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-5 512,0</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 873,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-10 275,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-3) Таза бюджеттік кредиттеу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23197,192 +20545,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 144,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23402,160 +20754,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 144,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23607,476 +20963,350 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 144,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -24126,301 +21356,271 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24513,260 +21713,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 964,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24786,378 +21990,520 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21 079,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -25175,315 +22521,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...88 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21 079,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 292,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25503,164 +22875,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 512,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25721,50 +23093,2851 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 275,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатыпалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25794,50 +25967,3304 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8-36-14 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z70" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші бағ- дарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 251,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -25869,55 +29296,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26243,31 +29670,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>