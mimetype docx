--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c6f076" w14:textId="6c6f076">
+    <w:p w14:paraId="ec1321f" w14:textId="ec1321f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Айыртау ауданы Казанка ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-13 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 2025 жылғы 25 желтоқсандағы № 8-36-13 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -272,51 +272,50 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Айыртау аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Айыртау ауданы Казанка ауылдық округінің бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -351,71 +350,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 88 497,0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 17 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -444,294 +440,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 71 497,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 88 497,0 мың теңге;</w:t>
+      2) шығындар – 92 380,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) таза бюджеттік кредиттеу – 0 мың теңге: </w:t>
+        <w:t>
+      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 3 883,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – - 3 883,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 3 883,3 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z24" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z25" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 3 883,3 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -826,50 +888,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған облыстық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 21 449,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген облыстық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Казанка ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауылдық округінің бюджетінде қаржылық жыл басына қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығындары қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 5-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1075,122 +1237,305 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-13 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Айыртау ауданы Казанка ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -5036,51 +5381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88 497,0</w:t>
+92 380,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5213,51 +5558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 197,0</w:t>
+52 865,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5390,51 +5735,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 197,0</w:t>
+52 865,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5567,51 +5912,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 197,0</w:t>
+52 865,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5921,51 +6266,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 300,0</w:t>
+39 515,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6098,51 +6443,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 300,0</w:t>
+39 515,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6275,51 +6620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 700,0</w:t>
+10 615,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6452,51 +6797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500,0</w:t>
+3 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6629,51 +6974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 800,0</w:t>
+8 600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8548,51 +8893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+- 3 883,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8721,51 +9066,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+- 3 883,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8894,51 +9239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+3 883,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9764,51 +10109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+3 883,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9941,51 +10286,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+3 883,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10118,51 +10463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+3 883,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10201,122 +10546,305 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-13 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z49" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Айыртау ауданы Казанка ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -10979,51 +11507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 211,0</w:t>
+72 360,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13103,51 +13631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 361,0</w:t>
+54 510,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13280,51 +13808,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 361,0</w:t>
+54 510,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13457,51 +13985,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 361,0</w:t>
+54 510,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14162,51 +14690,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 211,0</w:t>
+72 360,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14339,51 +14867,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53 511,0</w:t>
+57 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14516,51 +15044,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53 511,0</w:t>
+57 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14693,51 +15221,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53 511,0</w:t>
+57 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18619,305 +19147,486 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Айыртау аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 25 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8-36-13 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z58" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Айыртау ауданы Казанка ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18953,85 +19662,83 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19054,3069 +19761,3036 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-69 431,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 580,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18 740,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 165,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 165,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 024,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 330,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 441,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 253,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-50 691,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54 840,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-50 691,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54 840,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-50 691,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54 840,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома, мың теңге</w:t>
+Сома, мың.теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22139,117 +22813,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22272,4099 +22944,4054 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-69 431,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 580,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-53 995,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 144,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-53 995,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 144,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-53 995,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 144,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 387,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 654,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 395,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатыпалу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26387,117 +27014,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26520,577 +27145,4243 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айыртау аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8-36-13 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z67" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-40-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 883,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 883,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 883,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 883,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 883,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші бағ- дарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 883,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 883,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 083,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 083,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 883,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -27122,55 +31413,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27496,31 +31787,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>