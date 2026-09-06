--- v0 (2026-06-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="603798b" w14:textId="603798b">
+    <w:p w14:paraId="b9a7721" w14:textId="b9a7721">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -372,231 +372,231 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z71" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 73 147,0 мың теңге:</w:t>
+      1) кірістер – 70 743,8 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z72" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 19 000,0 мың теңге;</w:t>
+      салықтық түсімдер – 18 212,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z73" w:id="4"/>
+    <w:bookmarkStart w:name="z93" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0 мың теңге;</w:t>
+      салықтық емес түсімдер – 280,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z74" w:id="5"/>
+    <w:bookmarkStart w:name="z94" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 777,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z75" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 54 147,0 мың теңге;</w:t>
+      трансферттер түсімі – 51 478,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z76" w:id="7"/>
+    <w:bookmarkStart w:name="z95" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 74 964,2 мың теңге;</w:t>
+      2) шығындар – 72 561,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z77" w:id="8"/>
+    <w:bookmarkStart w:name="z96" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) таза бюджеттік кредиттеу – 0 мың теңге: </w:t>
+        <w:t>
+      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z78" w:id="9"/>
+    <w:bookmarkStart w:name="z97" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z79" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z80" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -628,91 +628,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – - 1 817,2 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 1 817,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - - 1 817,2 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - - 1 817,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1 817,2 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1 817,4 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
@@ -728,110 +728,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 1 817,2 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1 817,4 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 15.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8-40-1</w:t>
+        <w:t>№ 8-46-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -864,90 +864,162 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылатындығы белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z11" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға аудандық бюджеттен ауылдық округ бюджетіне берілетін бюджеттік субвенциялардың көлемі 33 023,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z12" w:id="22"/>
+    <w:bookmarkStart w:name="z91" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. 2026 жылға арналған аудандық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 17 022,0 мың теңге сомасында ескерілсін.</w:t>
+      4. 2026 жылға арналған аудандық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 14 349,8 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z82" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген аудандық бюджеттен нысаналы трансферттердің бөлуі 2026-2028 жылдарға арналған Антоновка ауылдық округінің бюджетін бекіту туралы Айыртау аудандық мәслихатының шешімін іске асыру туралы ауылдық округ әкімінің шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-46-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған облыстық бюджеттен ауылдық округ бюджетіне берілетін нысаналы трансферттер 4 102,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z14" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1542,71 +1614,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Айыртау ауданы Антоновка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 15.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8-40-1</w:t>
+        <w:t>№ 8-46-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -2233,87 +2305,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1)Кірістер</w:t>
-[...35 lines deleted...]
-73 147,0</w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 743,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2446,51 +2518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 000,0</w:t>
+18 212,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2623,51 +2695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 100,0</w:t>
+5 711,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2800,51 +2872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 100,0</w:t>
+5 711,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2977,51 +3049,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 900,0</w:t>
+8 308,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3572,164 +3644,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-4 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+408,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3749,695 +3821,695 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-4 000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 192,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 192,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...135 lines deleted...]
-0,0</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-54 147,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4457,873 +4529,1049 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-54 147,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-54 147,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+777,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...100 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 474,8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-5 </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 474,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5375,484 +5623,350 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-74 964,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 474,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-56 125,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5911,300 +6025,262 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...73 lines deleted...]
-          </w:p>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07</w:t>
-[...135 lines deleted...]
-18 839,2</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6224,341 +6300,337 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-18 839,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72 561,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-9 172,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 974,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6578,164 +6650,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-3 617,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 974,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6796,477 +6868,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-6 050,0</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 705,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 586,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7286,164 +7358,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 586,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7495,128 +7567,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 079,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7668,128 +7744,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 707,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7841,301 +7921,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 800,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8155,160 +8243,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8360,128 +8452,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8574,87 +8670,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
-[...35 lines deleted...]
--1 817,2</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8747,87 +8843,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
-[...35 lines deleted...]
--1 817,2</w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8920,87 +9016,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-1 817,2</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9093,87 +9189,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9266,305 +9362,435 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+Қаржы активтерін сатыпалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сома, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 817,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9614,263 +9840,301 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 817,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1 817,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 817,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9890,164 +10154,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-1 817,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10099,50 +10359,924 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 817,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 817,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -10180,51 +11314,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 817,2</w:t>
+1 817,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27365,51 +28499,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-40-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі); жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау аудандық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-44-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -27464,52 +28618,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Атауы</w:t>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28088,51 +29242,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 817,2</w:t>
+1 817,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28297,51 +29451,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 817,2</w:t>
+1 817,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28506,51 +29660,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 817,2</w:t>
+1 817,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28715,51 +29869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 817,2</w:t>
+1 817,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -28825,93 +29979,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 817,2</w:t>
+1 817,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Функционалдық топ</w:t>
+              <w:t xml:space="preserve">
+Функционалдық топ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30183,50 +31337,886 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 817,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы пайдаланылмаған (толық пайдаланылмаған) трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджет қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -30282,51 +32272,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 817,2</w:t>
+1 817,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -30358,55 +32348,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30732,31 +32722,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>