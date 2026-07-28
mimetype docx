--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a66819" w14:textId="6a66819">
+    <w:p w14:paraId="eeea6ed" w14:textId="eeea6ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Аққайың ауданының Шағалалы ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-23 шешiмi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-23 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -347,83 +367,75 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>1) кірістер - 86900 мың теңге:</w:t>
+        <w:t>
+      1) кірістер – 90469,3 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер - 20714 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -449,239 +461,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері - 66186 мың теңге;</w:t>
+      трансферттер түсімдері – 69755,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 86900 мың теңге;</w:t>
+      2) шығындар – 92452 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық активтерді сатып алу- 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер- 0 мың теңге;</w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - -1982,7 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1982,7 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -691,89 +695,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.";</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1982,7 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 32-14</w:t>
+        <w:t>№ 35-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -794,568 +798,590 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Бюджет кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z35" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z36" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z37" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z38" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z39" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z41" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдері әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімімен құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлестеріне кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін басқа да кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z22" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін басқа да салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z23" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне негізгі капиталды сатудан түсетін түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z24" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттерінен қаржыландырылатын мемлекеттік мекемелерге бекітіп берілген мемлекеттік мүлікті сатудан түсетін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z25" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z26" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалға беру құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1384,70 +1410,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ауылдық округінің бюджетіне облыстық және аудандық бюджеттерінен берілетін трансферттер 66186 мың теңге сомасында қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1543,58 +1569,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Солтүстік Қазақстан облысы Аққайың ауданы</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы Аққайың ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1715,148 +1758,368 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аққайың ауданы мәслихатының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 23 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> № 31-23 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026 жылға арналған Аққайың ауданы Шағалалы ауылдық округінің бюджеті</w:t>
+        <w:t>2026 жылға арналған Аққайың ауданы Шағалалы ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 32-14</w:t>
+        <w:t>№ 35-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1870,70 +2133,68 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2032,51 +2293,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,  мың теңге</w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2206,51 +2485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86900</w:t>
+90469,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4205,51 +4484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4306,261 +4585,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы түсімдер</w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69755,3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-Трансферттердің түсімдері</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66186</w:t>
+69755,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4581,620 +4864,652 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66186</w:t>
+69755,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...97 lines deleted...]
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалды кіші топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66186</w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...116 lines deleted...]
-Атауы</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...17 lines deleted...]
-мың теңге</w:t>
+92452</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5282,261 +5597,261 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Шығындар</w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86900</w:t>
+40985</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5593,160 +5908,160 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5835,128 +6150,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5980,57 +6295,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6077,342 +6396,338 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40985</w:t>
+7616,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-Тұрғын-үй коммуналдық шаруашылық</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3129</w:t>
+2505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6433,196 +6748,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Елді мекендерді абаттандыру</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3129</w:t>
+2505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6675,164 +6990,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3129</w:t>
+2505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6853,196 +7168,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Елді мекендерде көшелерді жарықтандыру</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2529</w:t>
+5111,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7095,164 +7410,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+5111,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7346,165 +7661,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...35 lines deleted...]
-Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+2529</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7551,128 +7862,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22786</w:t>
+2282,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7693,234 +8008,238 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Мәдениет саласындағы қызмет</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22786</w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7935,128 +8254,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8113,160 +8428,160 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8290,61 +8605,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8359,160 +8670,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-Көлiк және коммуникация</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20000</w:t>
+22786</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8533,234 +8848,238 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Автомобиль көлігі</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20000</w:t>
+22786</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8775,164 +9094,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20000</w:t>
+21064,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8953,196 +9268,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20000</w:t>
+21064,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9195,160 +9510,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-3) Таза бюджеттік кредиттеу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+21064,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9433,166 +9752,174 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Бюджеттік кредиттер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+21064,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9680,87 +10007,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9781,192 +10108,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10019,160 +10350,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-Қаржы активтерін сатып алу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10257,128 +10592,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Мемлекеттік қаржы активтерін сатудан түсетін түсімдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10504,51 +10843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10710,51 +11049,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10916,51 +11255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11122,51 +11461,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11328,711 +11667,953 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...135 lines deleted...]
-Атауы</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...17 lines deleted...]
-Сомасы, мың теңге</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-1982,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1982,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -12043,50 +12624,1008 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1982,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1982,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -12124,51 +13663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1982,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12265,168 +13804,172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-23 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданы Шағалалы ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="25"/>
+          <w:bookmarkStart w:name="z32" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12525,51 +14068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,  мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15608,51 +17151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,  мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21855,104 +23398,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-23 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Аққайың ауданы Шағалалы ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -22114,51 +23661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,  мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25536,51 +27083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,  мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31099,107 +32646,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...16 lines deleted...]
-              <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31784,55 +33295,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>