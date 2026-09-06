--- v0 (2026-06-16)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e0f6575" w14:textId="e0f6575">
+    <w:p w14:paraId="701e7a2" w14:textId="701e7a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Аққайың ауданының Тоқшын ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-21 шешiмi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-21 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -267,91 +287,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Солтүстік Қазақстан облысы Аққайың ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. 2026-2028 жылдарға арналған Аққайың ауданының Тоқшын ауылдық округінің бюджеті тиісінше осы шешімге 1, 2 және 3-қосымшаларға сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve">
+      1. 2026-2028 жылдарға арналған Аққайың ауданының Тоқшын ауылдық округінің бюджеті тиісінше осы шешімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 112529 мың теңге:</w:t>
+      1) кірістер – 72529,1 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 18944 мың теңге;</w:t>
+      салықтық түсімдер – 18944,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -361,915 +441,1119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 93585 мың теңге;</w:t>
+      арнаулы түсімдер - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар -112529 мың теңге;</w:t>
+      трансферттер түсімдері – 53585 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығындар – 72529,1 мың теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер - 0 мың теңге;</w:t>
+      бюджеттік кредиттер - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
-[...37 lines deleted...]
-      қаржы активтерін сатып алу - 0 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
+      4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржылық активтерді сатып алу- 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер- 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Бюджет кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z43" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z44" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z45" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z46" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z49" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z16" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z18" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдері әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімімен құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлестеріне кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z53" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін басқа да кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z21" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін басқа да салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z22" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне негізгі капиталды сатудан түсетін түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z23" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттерінен қаржыландырылатын мемлекеттік мекемелерге бекітіп берілген мемлекеттік мүлікті сатудан түсетін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z24" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z25" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалға беру құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Аудан бюджетінен ауылдық округ бюджетіне табысталған бюджеттік субвенция сомасы 27666 мың теңге белгіленсін.</w:t>
+      6. Облыстық және аудандық бюджеттерден ауылдық округ бюджетіне 43585 мың теңге нысаналы ағымдағы трансферттер қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Аудан бюджетінен ауылдық округ бюджетіне табысталған бюджеттік трансферттер сомасы 65919 мың теңге белгіленсін.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1285,58 +1569,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Солтүстік Қазақстан облысы Аққайың ауданы</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы Аққайың ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1457,120 +1758,368 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аққайың ауданы маслихатының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 23 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-21 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Аққайың ауданының Тоқшын ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1907,51 +2456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112529</w:t>
+72529,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2085,51 +2634,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18944</w:t>
+18944,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2797,51 +3346,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-364</w:t>
+364,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4043,646 +4592,704 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93585</w:t>
+53585</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-93585</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-93585</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72529,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
-[...197 lines deleted...]
-мың теңге</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4702,401 +5309,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-112529</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-48034</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5116,405 +5727,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-48034</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-48034</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5534,405 +6145,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-48034</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-4875</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5952,196 +6563,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-4875</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4455</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6193,164 +6804,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-4875</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6443,123 +7054,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-3955</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6652,87 +7263,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...35 lines deleted...]
-Елді мекендердің санитариясын қамтамасыз ету</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6756,228 +7367,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-120</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлікжәне коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6997,405 +7608,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-400</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-59620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7415,196 +8026,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-59620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7656,373 +8267,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-9620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-9620</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8042,196 +8653,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-50000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8283,160 +8894,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8520,128 +9135,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8766,51 +9385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8971,51 +9590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9176,51 +9795,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9381,51 +10000,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9586,51 +10205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9791,51 +10410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9996,51 +10615,461 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11231,64 +12260,113 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аққайың ауданының маслихаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -11303,128 +12381,172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-21 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданының Тоқшын ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11697,51 +12819,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49492,6</w:t>
+54372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11875,51 +12997,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19890</w:t>
+20270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12053,51 +13175,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9531</w:t>
+9911</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12231,51 +13353,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9531</w:t>
+9911</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12409,51 +13531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10337</w:t>
+10359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13696,51 +14818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13797,265 +14919,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-29602,6</w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-29602,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14076,1026 +15198,995 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-29602,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...206 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-49492,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-44376,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-44376,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15115,196 +16206,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-44376,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15356,582 +16447,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-44376,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-5116</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-5116</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15951,196 +17042,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-5116</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16192,164 +17283,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-4150</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16442,123 +17533,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-420</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4232</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16651,123 +17742,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-126</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16860,123 +17951,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-420</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17060,128 +18151,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17306,51 +18401,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17511,51 +18606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17716,51 +18811,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17921,51 +19016,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18126,51 +19221,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18331,51 +19426,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18536,51 +19631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18741,51 +19836,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20048,66 +21348,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-21 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Аққайың ауданының Тоқшын ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20442,51 +21784,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51967,2</w:t>
+57864</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20620,51 +21962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20292,4</w:t>
+21689</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20798,51 +22140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9413,4</w:t>
+10405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20976,51 +22318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9413,4</w:t>
+10405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21154,51 +22496,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10856</w:t>
+11284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21688,51 +23030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9715</w:t>
+9720</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21866,51 +23208,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22044,51 +23386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22441,51 +23783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22542,265 +23884,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-31674,8</w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-31674,8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22821,1026 +24163,977 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-31674,8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...206 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-51967,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-46597,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57864</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-46597,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23860,196 +25153,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-46597,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24101,582 +25394,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-46597,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-5370</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-5370</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24696,196 +25989,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-5370</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24937,164 +26230,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-4360</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25187,123 +26480,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-440</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4528</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25396,123 +26689,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-130</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25605,123 +26898,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-440</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25805,128 +27098,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26051,51 +27348,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26256,51 +27553,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26461,51 +27758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26666,51 +27963,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26871,51 +28168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27076,51 +28373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27281,51 +28578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27486,51 +28783,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28728,55 +30230,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29102,31 +30604,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>