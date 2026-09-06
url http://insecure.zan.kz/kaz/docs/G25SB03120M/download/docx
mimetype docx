--- v0 (2026-06-16)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="466675e" w14:textId="466675e">
+    <w:p w14:paraId="decbf1b" w14:textId="decbf1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Аққайың ауданының Смирново ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-20 шешiмi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-20 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -332,88 +352,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 90496 мың теңге:</w:t>
+      1) кірістер – 195108,6 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 84496 мың теңге;</w:t>
+      салықтық түсімдер – 145500 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -439,261 +461,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері - 6000 мың теңге;</w:t>
+      трансферттер түсімдері – 49608,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 90496 мың теңге;</w:t>
+      2) шығындар – 195607,2 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0 мың тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу- 0 мың теңге;</w:t>
+      қаржылық активтерді сатып алу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер- 0 мың теңге;</w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 498,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...18 lines deleted...]
-      - 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 498,6 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -703,651 +695,857 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 498,6 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Бюджет кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z34" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z35" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z36" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z37" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдері әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімімен құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлестеріне кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін басқа да кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z22" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін басқа да салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z23" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне негізгі капиталды сатудан түсетін түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z24" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттерінен қаржыландырылатын мемлекеттік мекемелерге бекітіп берілген мемлекеттік мүлікті сатудан түсетін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z25" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z26" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалға беру құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ауылдық округінің бюджетіне облыстық бюджеттен берілетін трансферттер 6000 мың теңге сомасында қарастырылсын.</w:t>
+      6. Ауылдық округінің бюджетіне облыстық бюджетінен берілетін трансферттер 6000 мың теңге сомасында қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1363,58 +1561,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Солтүстік Қазақстан облысы Аққайың</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы Аққайың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ауданы мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1535,184 +1750,10294 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аққайың ауданы маслихатының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 23 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-20 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Аққайың ауданының Смирново ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195108,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27471</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26371</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль жолдарының бөлінген белдеуінде жарнаманы стационарлық орналастыру объектілерінде сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49608,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49608,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49608,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195607,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72007,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72007,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72007,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның негізгі капиталдық шығындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18662,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123599,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123599,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123599,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71548,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) мақсатты трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+498,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аққайың ауданы маслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 23 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 31-20 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданының Смирново ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1985,51 +12310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90496</w:t>
+96411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2163,51 +12488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90496</w:t>
+90411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2341,51 +12666,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56407</w:t>
+62322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2519,51 +12844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56407</w:t>
+62322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4162,51 +14487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4263,229 +14588,229 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-6000</w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4542,128 +14867,128 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4687,881 +15012,832 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...206 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-90496</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-53345</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-53345</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5581,196 +15857,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-53345</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5822,546 +16098,546 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-53345</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-37151</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Елді мекендерді абаттандыру</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6417,160 +16693,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6658,164 +16934,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-36701</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6908,123 +17184,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-450</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7108,128 +17384,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7354,51 +17634,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7559,51 +17839,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7764,51 +18044,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7969,51 +18249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8174,51 +18454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8379,51 +18659,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8584,51 +18864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8789,51 +19069,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10090,72 +20575,114 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31-20 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданының Смирново ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2028 жылға арналған Аққайың ауданының Смирново ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10490,51 +21017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90410,7</w:t>
+102739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10668,51 +21195,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90410,7</w:t>
+96739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10846,51 +21373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62321,7</w:t>
+68650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11024,51 +21551,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62321,7</w:t>
+68650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12667,51 +23194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12768,265 +23295,261 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...36 lines deleted...]
-            </w:r>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13047,1026 +23570,977 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...206 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-90410,7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-53259,7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-53259,7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65588</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14086,196 +24560,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-53259,7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65588</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14327,546 +24801,546 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-53259,7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65588</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-37151</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65588</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Елді мекендерді абаттандыру</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14922,160 +25396,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15163,164 +25637,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-36701</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15413,123 +25887,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-450</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15613,128 +26087,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15859,51 +26337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16064,51 +26542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16269,51 +26747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16474,51 +26952,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16679,51 +27157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16884,51 +27362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17089,51 +27567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17294,51 +27772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17499,8351 +27977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
-[...8299 lines deleted...]
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27041,55 +29219,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>