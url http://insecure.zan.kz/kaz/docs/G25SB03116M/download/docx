--- v0 (2026-03-14)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b850d9a" w14:textId="b850d9a">
+    <w:p w14:paraId="2c294ad" w14:textId="2c294ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Аққайың ауданының Ивановка ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-16 шешiмi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-16 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 7-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -311,1055 +311,1235 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) кірістер - 49564 мың теңге:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) кірістер - 49564 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 6495 мың теңге;</w:t>
+      салық түсімдері - 6495 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер - 0 мың тенге;</w:t>
+      салықтық емес түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер - 0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер - 0 мың тенге;</w:t>
+      арнайы түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімдері - 43069 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 49564 мың теңге;</w:t>
+      2) шығындар - 49660,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер - 0 мың тенге;</w:t>
+      бюджеттік кредиттер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу - 0 мың тенге;</w:t>
+      бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу- 0 мың теңге;</w:t>
+      қаржылық активтерін сатып алу-0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер- 0 мың теңге;</w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 96,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - 0 мың теңге:</w:t>
+      - 96,5 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі - 0 мың теңге;</w:t>
+      қарыздар түсімі-0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары - 96,5 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасы Бюджет кодексіне сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдері әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімімен құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлестеріне кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін басқа да кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін басқа да салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне негізгі капиталды сатудан түсетін түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттерінен қаржыландырылатын мемлекеттік мекемелерге бекітіп берілген мемлекеттік мүлікті сатудан түсетін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалға беру құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенция 36570 мың теңге сомасында қарастырылсын.</w:t>
+      6. Ауылдық округінің бюджетіне облыстық және аудандық бюджеттерінен берілетін трансферттер 43069 мың теңге сомасында қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Ауылдық округінің бюджетіне облыстық және аудандық бюджеттерінен берілетін трансферттер 6499 мың теңге сомасында қарастырылсын.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1822,495 +2002,488 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Аққайың ауданының Ивановка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...117 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-49564</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2366,265 +2539,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық түсімдер</w:t>
-[...35 lines deleted...]
-6495</w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49564</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2680</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6495</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2645,128 +2818,128 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Жеке табыс салығы</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2823,164 +2996,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-3793</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3001,164 +3174,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-107</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3793</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3220,123 +3393,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-281</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3398,123 +3571,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-3405</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+281</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3535,164 +3708,164 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3713,128 +3886,128 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3858,61 +4031,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3927,169 +4096,173 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4146,51 +4319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі капиталды сатудан түсетін түсімдер</w:t>
+Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4223,51 +4396,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4324,229 +4497,229 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-43069</w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4603,128 +4776,128 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4748,847 +4921,814 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...208 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43069</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-49564</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-40932</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49660,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5644,160 +5784,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5885,128 +6025,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6030,437 +6170,437 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-6632</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-6632</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6728,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6480,196 +6620,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-6632</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6728,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6721,164 +6861,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-6032</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6728,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6971,123 +7111,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-300</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6032</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7180,87 +7320,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...35 lines deleted...]
-Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7284,401 +7424,401 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+396,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Автомобиль көлігі</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7734,160 +7874,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7975,128 +8115,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8216,128 +8356,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8462,51 +8606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8667,51 +8811,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8872,51 +9016,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9077,51 +9221,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9282,51 +9426,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9487,51 +9631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9692,87 +9836,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 96,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9897,51 +10041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10102,87 +10246,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
-[...35 lines deleted...]
-0</w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10307,51 +10451,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10375,561 +10519,588 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-Сомасы, мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10950,50 +11121,228 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11063,51 +11412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+96,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11412,68 +11761,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданының Ивановка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11943,51 +12330,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46079,6</w:t>
+48780</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12121,51 +12508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6949,7</w:t>
+6950</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12299,51 +12686,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3134,7</w:t>
+3135</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12477,51 +12864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3134,7</w:t>
+3135</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13942,51 +14329,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14043,265 +14430,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-39129,9</w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-39129,9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14322,1028 +14709,977 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-39129,9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...208 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-46079,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-38983,4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48780</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-38983,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15363,196 +15699,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-38983,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15604,582 +15940,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-38983,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-7096,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-7096,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7096</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16199,196 +16535,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-7096,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7096</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16440,164 +16776,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-6454,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7096</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16690,123 +17026,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-321</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6454</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16899,87 +17235,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...35 lines deleted...]
-Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17099,128 +17435,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17345,51 +17685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17550,51 +17890,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17755,51 +18095,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17960,51 +18300,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18165,51 +18505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18370,51 +18710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18575,51 +18915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18780,51 +19120,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20295,68 +20840,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Аққайың ауданының Ивановка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20826,51 +21409,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49305,1</w:t>
+52006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21004,51 +21587,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7436,1</w:t>
+7436</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21182,51 +21765,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3621,1</w:t>
+3621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21360,51 +21943,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3621,1</w:t>
+3621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22825,51 +23408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22926,265 +23509,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-41869</w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-41869</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44570</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23205,1028 +23788,977 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-41869</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44570</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...208 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44570</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-49305,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-41712,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-41712,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44412</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24246,196 +24778,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-41712,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44412</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24487,582 +25019,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-41712,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44412</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-7593</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44412</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-7593</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7594</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25082,196 +25614,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-7593</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7594</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25323,164 +25855,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-6906</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7594</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25573,123 +26105,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-343,5</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6906</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25782,123 +26314,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-343,5</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+344</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25982,128 +26514,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+344</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26228,51 +26764,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26433,51 +26969,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26638,51 +27174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26843,51 +27379,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27048,51 +27584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27253,51 +27789,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27458,51 +27994,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27663,51 +28199,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28905,55 +29646,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>