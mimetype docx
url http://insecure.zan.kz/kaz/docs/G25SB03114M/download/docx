--- v1 (2026-06-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1a996b3" w14:textId="1a996b3">
+    <w:p w14:paraId="2fb08ea" w14:textId="2fb08ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Аққайың ауданының Власовка ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-14 шешiмi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 2025 жылғы 23 желтоқсандағы № 31-14 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 7-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -322,1006 +322,1042 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) кірістер - 75460 мың теңге:</w:t>
+        <w:t>1) кірістер – 78342 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 24015 мың теңге;</w:t>
+      салықтық түсімдер – 24015 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер - 0 мың тенге;</w:t>
+      салықтық емес түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер - 0 мың тенге;</w:t>
+      арнаулы түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 51445 мың теңге;</w:t>
+      трансферттер түсімі - 54327 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 75460 мың теңге;</w:t>
+      2) шығындар – 78346,5 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер - 0 мың тенге;</w:t>
+      бюджеттік кредиттер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу - 0 мың тенге;</w:t>
+      бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу- 0 мың теңге;</w:t>
+      қаржы активтерін сатып алу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер- 0 мың теңге;</w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - -4,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)- 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)- 4,5 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 4,5 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 32-5</w:t>
+        <w:t>№ 36-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z89" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасы Бюджет кодексіне сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="8"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z28" w:id="9"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z29" w:id="10"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z31" w:id="12"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдері әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімімен құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлестеріне кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін басқа да кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін басқа да салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне негізгі капиталды сатудан түсетін түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттерінен қаржыландырылатын мемлекеттік мекемелерге бекітіп берілген мемлекеттік мүлікті сатудан түсетін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалға беру құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1350,80 +1386,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Ауылдық округінің бюджетіне облыстық және аудандық бюджеттерінен берілетін трансферттер 51445 мың теңге сомасында қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1442,68 +1478,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z90" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1972,94 +2010,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Аққайың ауданының Власовка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 32-5</w:t>
+        <w:t>№ 36-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2073,70 +2109,68 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2426,51 +2460,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75460</w:t>
+78/342</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4426,365 +4460,365 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...135 lines deleted...]
-0</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-51445</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4805,995 +4839,1026 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-51445</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...166 lines deleted...]
-51445</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...206 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78346,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-75460</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45389,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-45854</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45389,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5813,196 +5878,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-45854</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45389,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6054,164 +6119,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-45854</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45257,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6304,123 +6369,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-45854</w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6585,51 +6650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4400</w:t>
+4996,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6794,51 +6859,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4400</w:t>
+4996,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7003,51 +7068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4400</w:t>
+4996,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7212,51 +7277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3800</w:t>
+4300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7630,51 +7695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+396,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7839,51 +7904,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22206</w:t>
+24960,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8048,51 +8113,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22206</w:t>
+24960,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8257,51 +8322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22206</w:t>
+24960,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8466,51 +8531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22206</w:t>
+24960,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9334,224 +9399,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9571,192 +9640,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9808,160 +9881,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10045,128 +10122,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10291,51 +10372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10496,51 +10577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10701,51 +10782,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10906,51 +10987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11111,51 +11192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11316,51 +11397,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11521,679 +11602,1499 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...192 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...166 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12295,51 +13196,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12644,171 +13545,173 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданының Власовка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z101" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="39"/>
+          <w:bookmarkStart w:name="z76" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12891,68 +13794,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15974,68 +16879,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z103" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21564,68 +22471,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22480,106 +23389,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="40"/>
+    <w:bookmarkStart w:name="z81" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Аққайың ауданының Власовка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z106" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22725,68 +23636,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z107" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25808,68 +26721,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31398,68 +32313,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z109" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32041,55 +32958,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32415,31 +33332,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>