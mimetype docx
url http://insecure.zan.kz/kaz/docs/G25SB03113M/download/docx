--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8a05665" w14:textId="8a05665">
+    <w:p w14:paraId="a3e6392" w14:textId="a3e6392">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -311,1035 +311,1219 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) кірістер - 152930 мың теңге:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) кірістер – 154355,9 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық түсімдер – 10375,9 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық емес түсімдер - 0 мың тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізгі капиталды сатудан түсетін түсімдер - 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнаулы түсімдер - 0 мың тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансферттер түсімдері – 143980 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығындар – 154359 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік кредиттер - 0 мың тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік кредиттерді өтеу - 0 мың тенге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 10315 мың теңге;</w:t>
+      4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржылық активтерді сатып алу- 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер- 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер - 0 мың тенге;</w:t>
+      5) бюджет тапшылығы (профициті) - -3,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер - 0 мың тенге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 3,1 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 3,1 мың теңге.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасы Бюджет кодексіне сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қалалардың, ауылдардың, кенттердің, ауылдық округтердің әкімдері әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімімен құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлестеріне кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін басқа да кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін басқа да салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне негізгі капиталды сатудан түсетін түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттерінен қаржыландырылатын мемлекеттік мекемелерге бекітіп берілген мемлекеттік мүлікті сатудан түсетін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалға беру құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенция 36316 мың теңге сомасында қарастырылсын.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Ауылдық округінің бюджетіне облыстық және аудандық бюджеттерінен берілетін трансферттер 142615 мың теңге сомасында қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Ауылдық округінің бюджетіне облыстық және аудандық бюджеттерінен берілетін трансферттер 106299 мың теңге сомасында қарастырылсын.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1808,101 +1992,178 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Аққайың ауданының Астраханка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылға арналған Аққайың ауданының Астраханка ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1931,186 +2192,184 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
-[...36 lines deleted...]
-              <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2131,162 +2390,162 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Кірістер</w:t>
-[...36 lines deleted...]
-152930</w:t>
+154355,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2311,162 +2570,162 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық түсімдер</w:t>
-[...36 lines deleted...]
-10315</w:t>
+10375,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2491,162 +2750,162 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыс салығы</w:t>
-[...36 lines deleted...]
-6250</w:t>
+6310,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2667,166 +2926,166 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке табыс салығы</w:t>
-[...36 lines deleted...]
-6250</w:t>
+6310,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2851,84 +3110,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2962,51 +3221,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3027,88 +3286,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3142,51 +3401,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 802</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3207,88 +3466,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3322,51 +3581,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3387,88 +3646,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3502,51 +3761,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2985</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3571,84 +3830,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3682,51 +3941,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3747,88 +4006,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3862,51 +4121,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3931,84 +4190,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4042,51 +4301,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4111,84 +4370,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4222,51 +4481,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4291,162 +4550,162 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...36 lines deleted...]
-142615</w:t>
+143980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4471,162 +4730,162 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
-[...36 lines deleted...]
-142615</w:t>
+143980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4647,383 +4906,381 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
-[...36 lines deleted...]
-142615</w:t>
+143980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламаның әкімшісі</w:t>
-[...71 lines deleted...]
-              <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z65" w:id="55"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5039,51 +5296,116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5093,209 +5415,209 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-152930</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5305,417 +5627,421 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттік қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-36452</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37817</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-36452</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37817</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5734,416 +6060,412 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...67 lines deleted...]
-              <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-36452</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37817</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...67 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-36452</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37817</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6153,131 +6475,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын-үй коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6307,189 +6564,189 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6519,51 +6776,120 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6582,126 +6908,57 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...67 lines deleted...]
-              <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6731,189 +6988,189 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...67 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6943,189 +7200,189 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...67 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7155,189 +7412,189 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...67 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7371,51 +7628,116 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7425,131 +7747,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7579,189 +7836,189 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7791,51 +8048,120 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7854,126 +8180,57 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...67 lines deleted...]
-              <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8003,189 +8260,189 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...67 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде мәдени-демалыс жұмыстарын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8219,51 +8476,116 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8273,131 +8595,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8427,189 +8684,189 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8639,51 +8896,120 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8702,126 +9028,57 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...67 lines deleted...]
-              <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8851,189 +9108,189 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...67 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалалардың, ауылдардың, кенттердің және ауылдық округтердің автомобиль жолдарын күрделі және орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9052,62 +9309,131 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9117,205 +9443,209 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...109 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9325,205 +9655,209 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...109 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9533,413 +9867,435 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...109 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық манызы бар қала, ауыл, кент, ауылдық округ әкімінің аппаратты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...109 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пайдаланылмаған (толық) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланылмаған нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9949,131 +10305,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...79 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10103,51 +10394,116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10157,131 +10513,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...79 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10311,51 +10602,116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10365,131 +10721,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...79 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10519,51 +10810,116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10573,131 +10929,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...79 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10727,51 +11018,116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10781,131 +11137,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...79 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10935,51 +11226,116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10989,131 +11345,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...79 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11143,51 +11434,116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11197,209 +11553,205 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...109 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11418,228 +11770,196 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
-[...128 lines deleted...]
-мың теңге</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11649,205 +11969,205 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...109 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11866,126 +12186,57 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...74 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12015,51 +12266,116 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12069,135 +12385,10899 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...43 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аққайың ауданы мәслихатының </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 23 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 31-13 шешіміне </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданының Астраханка ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+858</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43359</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43359</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43359</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3722</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмыстарын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12526,19496 +23606,9631 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkStart w:name="z81" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданының Астраханка ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2028 жылға арналған Аққайың ауданының Астраханка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-54710,2</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-11037,1</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11810</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-6687,5</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-6687,5</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-4312,2</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4614</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-858,2</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+918</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-260,1</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-3193,9</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3418</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-37,4</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-37,4</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-43673,1</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...132 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-43673,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...131 lines deleted...]
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-43673,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
-[...108 lines deleted...]
-Бағдарлама</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
-[...56 lines deleted...]
-мың теңге</w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламаның әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...175 lines deleted...]
-54710,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...179 lines deleted...]
-37078,7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-37078,7</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-37078,7</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-37078,7</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07</w:t>
-[...170 lines deleted...]
-3721,5</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-3721,5</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын-үй коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3983</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-3721,5</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3983</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-3079,5</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3983</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...179 lines deleted...]
-321</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3295</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...179 lines deleted...]
-321</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+344</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-08</w:t>
-[...170 lines deleted...]
-13910</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+344</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-13910</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-13910</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...168 lines deleted...]
-13910</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...175 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмыстарын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...207 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...170 lines deleted...]
-0</w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...138 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...138 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
-            </w:r>
-[...81 lines deleted...]
-              <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...2983 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46730,2</w:t>
-[...919 lines deleted...]
-              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5800 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32077,55 +33292,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32451,31 +33666,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>