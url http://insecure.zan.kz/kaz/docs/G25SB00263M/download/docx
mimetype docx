--- v1 (2025-12-30)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ea8709" w14:textId="5ea8709">
+    <w:p w14:paraId="49816e7" w14:textId="49816e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1328,62 +1328,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7772"/>
-        <w:gridCol w:w="4228"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7772" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1401,51 +1402,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4228" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2105,70 +2106,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Аққайың ауданы мәслихатының 17.10.2025 № 28-13 (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1086"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="2850"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z73" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2306,188 +2308,171 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2527,51 +2512,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62305,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2581,108 +2566,94 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2722,85 +2693,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2816,68 +2780,61 @@
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2917,125 +2874,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3112,85 +3055,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3206,68 +3142,61 @@
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3307,125 +3236,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3989</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3502,125 +3417,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 248</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3697,125 +3598,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 507</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3892,125 +3779,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3186</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4087,51 +3960,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4141,108 +4014,94 @@
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4282,51 +4141,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4336,108 +4195,94 @@
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4477,51 +4322,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4531,108 +4376,94 @@
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4672,85 +4503,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55094,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4766,68 +4590,61 @@
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4867,125 +4684,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55094,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5099,51 +4902,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5246,302 +5049,278 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5575,207 +5354,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттік қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5790,73 +5548,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="704" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5866,150 +5617,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6024,107 +5761,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6140,110 +5863,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6258,147 +5974,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6433,51 +6128,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6492,147 +6187,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6667,51 +6341,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік мекеменің күрделі шығындары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6745,207 +6419,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын-үй коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6960,73 +6613,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="704" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7036,150 +6682,136 @@
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7194,107 +6826,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7310,110 +6928,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7428,147 +7039,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7603,51 +7193,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7662,147 +7252,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7837,51 +7406,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7896,147 +7465,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8071,51 +7619,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8149,207 +7697,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8364,73 +7891,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="704" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8440,150 +7960,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8598,107 +8104,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8714,110 +8206,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8832,147 +8317,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9007,51 +8471,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде мәдени-демалыс жұмыстарын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9085,207 +8549,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9300,73 +8743,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="704" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9376,150 +8812,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9534,107 +8956,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9650,110 +9058,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9768,147 +9169,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9943,51 +9323,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10021,207 +9401,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10236,73 +9595,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="704" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10312,150 +9664,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10470,107 +9808,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10586,110 +9910,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық манызы бар қала, ауыл, кент, ауылдық округ әкімінің аппаратты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10704,147 +10021,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10875,69 +10171,73 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайдаланылмаған (толық)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пайдаланылмаған нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10952,229 +10252,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11189,229 +10461,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11426,229 +10670,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11663,229 +10879,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11900,229 +11088,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12137,229 +11297,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12374,229 +11506,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12611,229 +11715,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12848,229 +11924,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13085,229 +12133,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13322,229 +12342,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13578,85 +12570,78 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13728,85 +12713,89 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13820,207 +12809,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14035,107 +13003,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14151,110 +13105,103 @@
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14269,147 +13216,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14444,51 +13370,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15114,70 +14040,71 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Аққайың ауданының Астраханка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1141"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15314,189 +14241,172 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z83" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15536,51 +14446,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51197</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15590,108 +14500,94 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15731,85 +14627,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15825,68 +14714,61 @@
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15926,125 +14808,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16121,85 +14989,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16215,68 +15076,61 @@
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16316,125 +15170,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4469</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16511,125 +15351,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16706,125 +15532,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16901,125 +15713,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17096,51 +15894,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17150,108 +15948,94 @@
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17291,51 +16075,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17345,108 +16129,94 @@
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17486,51 +16256,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17540,108 +16310,94 @@
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17681,85 +16437,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43119</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17775,68 +16524,61 @@
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17876,125 +16618,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43119</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18108,51 +16836,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18255,304 +16983,280 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z84" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18586,207 +17290,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттік қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18801,73 +17484,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18877,150 +17553,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19035,107 +17697,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19151,110 +17799,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19269,147 +17910,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19444,51 +18064,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19522,207 +18142,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын-үй коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19737,73 +18336,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19813,150 +18405,136 @@
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19971,107 +18549,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20087,110 +18651,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20205,147 +18762,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20380,51 +18916,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20439,147 +18975,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20614,51 +19129,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20673,147 +19188,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20848,51 +19342,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20926,207 +19420,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21141,73 +19614,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21217,150 +19683,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21375,107 +19827,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21491,110 +19929,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21609,147 +20040,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21784,51 +20194,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде мәдени-демалыс жұмыстарын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21862,207 +20272,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22077,73 +20466,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22153,150 +20535,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22311,107 +20679,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22427,110 +20781,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22545,147 +20892,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22720,51 +21046,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22779,229 +21105,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23016,229 +21314,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23253,229 +21523,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23490,229 +21732,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23727,229 +21941,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23964,229 +22150,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24201,229 +22359,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24438,229 +22568,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профицитті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24675,229 +22777,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24912,229 +22986,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25149,229 +23195,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25516,99 +23534,103 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z85" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -25628,150 +23650,136 @@
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25786,68 +23794,61 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25863,110 +23864,103 @@
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25981,108 +23975,94 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26117,51 +24097,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26852,70 +24832,71 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Аққайың ауданының Астраханка ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1141"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27052,189 +25033,172 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z97" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27274,51 +25238,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54575</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27328,108 +25292,94 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27469,85 +25419,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27563,68 +25506,61 @@
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27664,125 +25600,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27859,85 +25781,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27953,68 +25868,61 @@
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28054,125 +25962,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28249,125 +26143,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28444,125 +26324,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 636</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28639,125 +26505,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3997</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28834,51 +26686,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28888,108 +26740,94 @@
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29029,51 +26867,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29083,108 +26921,94 @@
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29224,51 +27048,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29278,108 +27102,94 @@
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29419,85 +27229,78 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45529</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29513,68 +27316,61 @@
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29614,125 +27410,111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45529</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29846,51 +27628,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29993,304 +27775,280 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z98" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30324,207 +28082,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттік қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30539,73 +28276,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30615,150 +28345,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30773,107 +28489,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30889,110 +28591,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31007,147 +28702,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31182,51 +28856,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31260,207 +28934,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын-үй коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31475,73 +29128,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31551,150 +29197,136 @@
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31709,107 +29341,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31825,110 +29443,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31943,147 +29554,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32118,51 +29708,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32177,147 +29767,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32352,51 +29921,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32411,147 +29980,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32586,51 +30134,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32664,207 +30212,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32879,73 +30406,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32955,150 +30475,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33113,107 +30619,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33229,110 +30721,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33347,147 +30832,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33522,51 +30986,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде мәдени-демалыс жұмыстарын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33600,207 +31064,186 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
-[...113 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33815,73 +31258,66 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="739" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33891,150 +31327,136 @@
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34049,107 +31471,93 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34165,110 +31573,103 @@
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34283,147 +31684,126 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...95 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34458,51 +31838,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34517,229 +31897,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34754,229 +32106,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34991,229 +32315,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35228,229 +32524,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35465,229 +32733,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35702,229 +32942,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35939,229 +33151,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36176,229 +33360,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-1) Бюджеттің мұнайға қатысты емес тапшылығы (профицитті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36413,229 +33569,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36650,229 +33778,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36887,229 +33987,201 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...135 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37254,99 +34326,103 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z99" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -37366,150 +34442,136 @@
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...56 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37524,68 +34586,61 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37601,110 +34656,103 @@
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37719,108 +34767,94 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37855,51 +34889,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>