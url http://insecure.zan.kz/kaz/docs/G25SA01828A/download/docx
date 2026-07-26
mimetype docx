--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58a0248" w14:textId="58a0248">
+    <w:p w14:paraId="b8b2cb4" w14:textId="b8b2cb4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заречный кентінің аумағын тұрақты тұру үшін жарамсыз деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Петропавл қаласы әкімдігінің 2025 жылғы 11 желтоқсандағы № 1828 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы Петропавл қаласы әкімдігінің 2025 жылғы 11 желтоқсандағы № 1828 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 31-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -706,114 +706,159 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заречный кентінің аумағында тұратын азаматтарды көшіру және тұрғын үй беру мәселелері жөніндегі комиссияның құрамы</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заречный кентінің аумағында тұратын азаматтарды көшіру және тұрғын үй беру мәселелері жөніндегі комиссияның құрамы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Петропавл қаласы әкімдігінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 805</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (қол қойылған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Төренова </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қалия Батталқызы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -822,1333 +867,749 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қала әкімінің орынбасары, комиссия төрайымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Омарова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлия Олеговна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+персоналды басқару қызметінің басшысы, комиссия хатшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комиссия мүшелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ілиясов </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аслан Қайратұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Петропавл қаласы әкімдігінің тұрғын үй инспекциясы бөлімі" КММ басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z18" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Омарова </w:t>
+Макенов </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлия Олеговна</w:t>
+Айдын Есләмұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-персоналды басқару қызметінің басшысы, комиссия хатшысы</w:t>
+"Петропавл қаласы әкімдігінің тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" КММ басшысының орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комиссия мүшелері</w:t>
+Жолмұқан Руслан Нұрханұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Петропавл қаласы әкімдігінің жер қатынастары бөлімі" КММ нормативтік-құқықтық актілер секторының меңгерушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z19" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ілиясов </w:t>
+Козлов </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аслан Қайратұлы</w:t>
+Владимир Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Петропавл қаласы әкімдігінің тұрғын үй инспекциясы бөлімі" КММ басшысы</w:t>
+Қалалық Қоғамдық кеңесінің төрағасы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z20" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Макенов </w:t>
+Иманов </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айдын Есләмұлы</w:t>
+Төлеген Серікұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Петропавл қаласы әкімдігінің тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" КММ басшысының орынбасары</w:t>
+ЖК "Иманов Т.С." (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z21" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Өтебаев </w:t>
+Василенко </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәкен Сайдоллаұлы</w:t>
+Дмитрий Геннадьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Петропавл қаласы әкімдігінің құрылыс, сәулет және қала құрылысы бөлімі" КММ басшысының орынбасары</w:t>
-[...754 lines deleted...]
-              <w:t>
 "Петропавл дабыл және байланыс дистанциясы" ППО төрағасы (келісім бойынша)</w:t>
-            </w:r>
-[...95 lines deleted...]
-Заречный кентінің белсендісі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2388,1350 +1849,1350 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заречный кентінің аумағында тұратын азаматтарды көшіру және оның орнына тұрғын үй беру мәселелері жөніндегі комиссияның ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Ереже "Қазақстан Республикасының азаматтығы туралы" Қазақстан Республикасының 1991 жылғы 20 желтоқсандағы 1017-XII Заңына сәйкес, Петропавл қаласының аумағында орналасқан, жыл сайын тасқын суы басатын Заречный кентінен көшірілетін Қазақстан Республикасының азаматтарына (бұдан әрі- мәтін бойынша азаматтар) тұрғын үй беру жөніндегі комиссияның құқықтық мәртебесін, мақсаттарын, міндеттерін, құрамын, қалыптастыру тәртібін және қызметін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ереже Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі комитеті төрағасының 1999 жылғы 25 мамырдағы № 97 бұйрығымен бекітілген Тұрғын үйлер мен тұрғын үй-жайлардың тұрақты тұруға жарамсыздығын бағалау жөніндегі қағидаларға, "Тұрғын үй қатынастары туралы" Қазақстан Республикасының 1997 жылғы 16 сәуірдегі № 94-I Заңына (жаңа редакция-2025 ж. 15.09.), сондай-ақ тұрғын үй қатынастары, азаматтарды көшіру және жергілікті атқарушы органдардың қызметі мәселелерін реттейтін Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заречный кентінің аумағында тұратын азаматтарды көшіру және оның орнына тұрғын үй беру мәселелері жөніндегі комиссия (бұдан әрі-Комиссия) азаматтарды көшіру және оларға мемлекеттік тұрғын үй қорынан тұрғын үй беру мәселелерін қарау үшін Петропавл қаласы әкімдігінің жанынан құрылатын алқалы орган болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия тұрақты негізде әрекет етеді, өз қызметін осы Ережеде айқындалған құзырет шегінде жүзеге асырады және қабылданатын шешімдердің заңдылығы мен негізділігі үшін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссияның мақсаттары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия қызметінің негізгі мақсаты Петропавл қаласының Заречный кентінің аумағында тұратын азаматтардың жыл сайын аумақты тасқын судың басуына байланысты тұрғын үй алу құқықтарын іске асыруды қамтамасыз ету болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның міндеттері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтардың тұрғын үй беру туралы өтініштерін қарау және заңнамаға сәйкес кезектен тыс тұрғын үй беру туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоныс аударуға жататын азаматтардың тізімін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоныс аудару және тұрғын үй беру мәселелері бойынша мемлекеттік билік, жергілікті өзін-өзі басқару органдарымен, ұйымдармен және мекемелермен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоныс аудару кезінде азаматтардың құқықтары мен заңды мүдделерінің сақталуын, сондай-ақ Комиссия шешімдерінің орындалуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның құзыретіне кіретін мәселелер бойынша азаматтардың шағымдары мен өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленген талаптарға сәйкес комиссия отырыстарының шешімдерін ресімдеу және хаттамаларын жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жалпы ережелер</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+        <w:t xml:space="preserve"> Комиссияның құрамы және жұмыс тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелердің тақ санынан, бірақ Петропавл қаласы әкімдігінің қызметкерлері, мемлекеттік органдардың, ұйымдардың өкілдері, сондай-ақ қоғамдық бірлестіктердің өкілдері және өзге де мүдделі тұлғалар қатарынан кемінде бес адамнан құралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z51" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Петропавл қаласы әкімінің орынбасары (комиссия төрағасы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Петропавл қаласы мәслихатының төрағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімдіктің тұрғын үй инспекциясы бөлімінің басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімдіктің заң қызметінің басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТКШ бөлімі басшысының орынбасары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімдіктің сәулет және қала құрылысы бөлімі басшысының орынбасары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер қатынастары бөлімінің нормативтік-құқықтық актілер секторының меңгерушісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық бірлестіктердің өкілдері (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы (дауыс беру құқығынсыз) кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия шешімдері қатысып отырған мүшелердің көпшілік даусымен ашық дауыс беру арқылы қабылданады және хаттама түрінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыстар тең болған жағдайда Комиссия төрағасының дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы комиссия отырыстарының хаттамасын жүргізеді, оған төраға және Комиссияның барлық қатысып отырған мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшесінің ерекше пікірі хаттамаға қоса беріледі және міндетті түрде қаралуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Комиссияның мақсаттары мен міндеттері</w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+        <w:t xml:space="preserve"> Азаматтардың өтініштерін қарау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заречный кентінің аумағында тұратын азаматтар тұрғын үй беру туралы Комиссияға жүгінеді және дұрыс мәліметтер мен келесі құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - нысан бойынша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - өтініш берушінің және жұбайының жеке басын куәландыратын құжаттың көшірмесі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - неке қию туралы куәлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Заречный кентіндегі тұрғын үйді иеліктен шығаруға және жаңа тұрғын үй сатып алуға келісім беру туралы жұбайының нотариаттық өтінішінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Заречный кентінде орналасқан жылжымайтын мүлікке тіркелген құқықтар туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - зардап шеккен үйге жылжымайтын мүлік (тұрғын үй) объектісінің кадастрлық паспорты (техникалық паспорты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жерге құқық белгілейтін құжаттың көшірмесі (әкімдіктің қаулысы, сатып алу-сату шарты, мұрагерлік, заңдастыру, сот шешімі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - отбасының барлық мүшелеріне "Азаматтарға арналған үкімет" мемлекеттік корпорациясы берген өзге жылжымайтын мүліктің жоқ (бар) екендігі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - айырбастауға жататын тұрғын үй-жайға құқықтың туындау негіздемесін растайтын құқық белгілейтін құжаттың көшірмесі (сатып алу-сату, жекешелендіру, мұрагерлік, қабылдау және пайдалануға беру, жария ету шарты, сот шешімі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заречный кентінің су басатын аймақтарындағы тұрғын үйлерден азаматтарды көшіру іс-шараларын іске асыру жөніндегі комиссия нормативтік емес құқықтық актінің күші бар мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - мемлекеттік тұрғын үй қорынан тұрғын үй беру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тұрғын үй беруден дәлелді бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - қаралып отырған азаматтың құжаттарын оларды заңнама мен осы тәртіптің талаптарына сәйкес келтіру үшін қайтару.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа тұрғын үй алған кезде меншік иесі Қазақстан Республикасының азаматтық заңнамасына сәйкес Заречный кентіндегі тұрғын үйді және жер учаскесін коммуналдық меншікке береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мемлекеттік тұрғын үй қорынан тұрғын үй беру туралы шешім қабылдағаннан кейін азаматтың құжаттарын айырбас шартын жасасу үшін "Петропавл қаласы әкімдігінің тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" коммуналдық мемлекеттік мекемесіне береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заречный кентінің су басатын аймақтарындағы тұрғын үйлерден азаматтарды көшіру іс-шараларын іске асыру жөніндегі комиссияның шешімдеріне шағымдану сот тәртібімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z84" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Комиссияның құрамы және жұмыс тәртібі</w:t>
-[...303 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+        <w:t xml:space="preserve"> Тұрғын үй беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заречный кентінен қоныс аударатын азаматтарға мемлекеттік тұрғын үй қорынан жайлы тұрғын үй беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй берілген кезде азаматтар тұрғын үй заңнамасына сәйкес тұрғын үйге кезектен шығарылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтар өтінішті қарау кезінде жалғыз болып табылатын жалға берілетін-коммуналдық тұрғын үйде тұрған жағдайда, азаматтарға "Тұрғын үй қатынастары туралы" ҚРЗ сәйкес жалдау шарты негізінде қала аумағында тұрғын үй беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тұрғын үйдің алаңы мемлекеттік тұрғын үй қорындағы қолда бар 1 бөлмелі пәтердің алаңынан кем болса, меншік иесіне 1 бөлмелі пәтер ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жарамсыз деп танылған тұрғын үйдің алаңы 70 шаршы метрден асқан жағдайда, оның орнына қосымша тұрғын үй-жайлар мен ақшалай өтемақысыз 3 бөлмелі пәтер беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда тұрғын үй жағдайларын жақсарту үшін комиссия +5 м2 қосымша алаң ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Азаматтардың өтініштерін қарау тәртібі</w:t>
-[...359 lines deleted...]
-      Заречный кентінің су басатын аймақтарындағы тұрғын үйлерден азаматтарды көшіру іс-шараларын іске асыру жөніндегі комиссияның шешімдеріне шағымдану сот тәртібімен жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Тұрғын үй беру тәртібі</w:t>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия өз қызметін Петропавл қаласы әкімдігінің қаулысы негізінде тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...15 lines deleted...]
-      Заречный кентінен қоныс аударатын азаматтарға мемлекеттік тұрғын үй қорынан жайлы тұрғын үй беріледі.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтардың құжаттары материалдар болып қалыптастырылады және белгіленген тәртіппен сақтауға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
-[...15 lines deleted...]
-      Тұрғын үй берілген кезде азаматтар тұрғын үй заңнамасына сәйкес тұрғын үйге кезектен шығарылуға жатады.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Ереже Петропавл қаласының әкімі бекіткен сәттен бастап күшіне енеді және Комиссия қызметі тоқтатылғанға дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
-[...15 lines deleted...]
-      Азаматтар өтінішті қарау кезінде жалғыз болып табылатын жалға берілетін-коммуналдық тұрғын үйде тұрған жағдайда, азаматтарға "Тұрғын үй қатынастары туралы" ҚРЗ сәйкес жалдау шарты негізінде қала аумағында тұрғын үй беріледі.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметін тоқтату Петропавл қаласы әкімдігінің қаулысы негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
-[...15 lines deleted...]
-      Егер тұрғын үйдің алаңы мемлекеттік тұрғын үй қорындағы қолда бар 1 бөлмелі пәтердің алаңынан кем болса, меншік иесіне 1 бөлмелі пәтер ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>